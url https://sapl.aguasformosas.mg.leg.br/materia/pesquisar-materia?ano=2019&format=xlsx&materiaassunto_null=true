--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>Wolmar Carvalho Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/50/emenda_no_001_2019.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/50/emenda_no_001_2019.doc</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2019  ao Projeto de lei nº 012/2019 que Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/51/emenda_no_002_2019.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/51/emenda_no_002_2019.doc</t>
   </si>
   <si>
     <t>EMENDA Nº 002/2019  ao Projeto de lei nº 012/2019 que Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA Nº 003/2019  ao Projeto de lei nº 012/2019 que Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_no_001-2019.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer repasse financeiro ao Hospital São Vicente de Paulo e dá outras providencias.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_no_002_de_2019_-_subsidio_do_prefeito.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_no_002_de_2019_-_subsidio_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão do subsidio  do Prefeito e Vice- Prefeito do Município de Águas Formosas/MG</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_003_-_secretarios.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_003_-_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão da Remuneração dos Secretários Municipais do Município de Águas Formosas/MG</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_no_004_-_revisao_de_remuneracao_do_kv1720A.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_no_004_-_revisao_de_remuneracao_do_kv1720A.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre Reajuste de Vencimentos dos  Servidores do Poder Legislativo do Município de Águas Formosas.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SERGIO MURILLO</t>
   </si>
   <si>
     <t>DECLARA FERIADOS MUNICIPAIS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/39/06.pl.altera_art._15_lei_1.575-18.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/39/06.pl.altera_art._15_lei_1.575-18.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO ARTIGO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/40/07.plc.revoga_dispositivo_estatuto.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/40/07.plc.revoga_dispositivo_estatuto.pdf</t>
   </si>
   <si>
     <t>“REVOGA DISPOSITIVO DE LEI E DÁ OUTRAS PROVIDÊNCIAS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/41/08.pl_parcelamento_inpremaf.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/41/08.pl_parcelamento_inpremaf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ÁGUAS FORMOSAS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE ÁGUAS FORMOSAS - INPREMAF</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/43/10._projeto_de_lei_no_010__de_marco_de_2019.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/43/10._projeto_de_lei_no_010__de_marco_de_2019.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO MENSAL DOS CONSELHEIROS TUTELARES, ELEITOS NO 2º PROCESSO DE ESCOLHA UNIFICADA</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/44/11._projeto_de_lei_no_abono_falta.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/44/11._projeto_de_lei_no_abono_falta.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o abono de falta a servidor público municipal investido no mandato de vereador e dá outras providências."</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/45/12_-_projeto_ldo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/45/12_-_projeto_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/46/13._projeto_de_lei_-_turismo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/46/13._projeto_de_lei_-_turismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DE ÁGUAS FORMOSAS/MG E, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/47/14._projeto_de_lei_-_doacao_sucata_hsvp_1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/47/14._projeto_de_lei_-_doacao_sucata_hsvp_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR A SUCATA PROVENIENTE DA REFORMA DA PREFEITURA MUNICIPAL DE ÁGUAS FORMOSAS AO HOSPITAL SÃO VICENTE DE PAULO E DÁ OUTRAS PROVIDÊNCIAS QUE ABAIXO ESPECIFICA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/48/15._pl_altera_lei_1.585-18.reajuste_remuneracao_acs_e_ace.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/48/15._pl_altera_lei_1.585-18.reajuste_remuneracao_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.585, de 02 de abril de 2018 que “readeaqua a legislação municipal à normatização federal dispondo sobre os Agentes Comunitários de Saúde-ACS e os Agentes de Combate às Endemias-ACE”.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/49/11.pl_altera_lei_1.477-2014.alvara_1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/49/11.pl_altera_lei_1.477-2014.alvara_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016 DE 21 DE MAIO DE 2019 que Acrescenta dispositivos à Lei Municipal nº 1.477, de 03 de dezembro de 2014 que “dispõe sobre a concessão de alvarás de localização para estabelecimentos do Município de Águas Formosas-MG”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JESUS FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_lei_no_017__2019.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_lei_no_017__2019.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão de serviços básicos de fornecimento de água tratada e energia elétrica em finais de semana e vésperas de feriados no Município de Águas Formosas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_lei_no_018_2019.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_lei_no_018_2019.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O FORNECIMENTO E INSTALAÇÃO DE VÁLVULAS DE RETENÇÃO DE AR (ELIMINADORES DE AR), PARA HIDRÔMETROS E TODOS OS IMÓVEIS COMERCIAIS E RESIDENCIAIS DO MUNICÍPIO DE ÁGUAS FORMOSAS E DÁ OUTRAS  PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/42/09.pl_altera_1.204-07.cargo_diretor_inpremaf.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/42/09.pl_altera_1.204-07.cargo_diretor_inpremaf.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 1.204, de 23 de abril de 2007 que “Dispõe sobre a reestruturação do Plano de Benefícios do Instituto de Previdência do Município de Águas Formosas – INPREMAF”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_resolucao_001-_vereadores.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_resolucao_001-_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão do Subsidio dos Vereadores do Município de Águas Formosas/ MG</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>MAX LANCHES</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_resolucao_no_002.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_resolucao_no_002.pdf</t>
   </si>
   <si>
     <t>Concede o Título de “Cidadão Águas-formosense” ao Sr. Juarez Victor.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_resolucao_no_03.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_resolucao_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Fixação do Nº de Vereadores na Câmara Municipal de Águas Formosas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/50/emenda_no_001_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/51/emenda_no_002_2019.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_no_002_de_2019_-_subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_003_-_secretarios.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_no_004_-_revisao_de_remuneracao_do_kv1720A.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/39/06.pl.altera_art._15_lei_1.575-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/40/07.plc.revoga_dispositivo_estatuto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/41/08.pl_parcelamento_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/43/10._projeto_de_lei_no_010__de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/44/11._projeto_de_lei_no_abono_falta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/45/12_-_projeto_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/46/13._projeto_de_lei_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/47/14._projeto_de_lei_-_doacao_sucata_hsvp_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/48/15._pl_altera_lei_1.585-18.reajuste_remuneracao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/49/11.pl_altera_lei_1.477-2014.alvara_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_lei_no_017__2019.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_lei_no_018_2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/42/09.pl_altera_1.204-07.cargo_diretor_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_resolucao_001-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_resolucao_no_03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/50/emenda_no_001_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/51/emenda_no_002_2019.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_no_002_de_2019_-_subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/33/projeto_de_lei_no_003_-_secretarios.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_no_004_-_revisao_de_remuneracao_do_kv1720A.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/39/06.pl.altera_art._15_lei_1.575-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/40/07.plc.revoga_dispositivo_estatuto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/41/08.pl_parcelamento_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/43/10._projeto_de_lei_no_010__de_marco_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/44/11._projeto_de_lei_no_abono_falta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/45/12_-_projeto_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/46/13._projeto_de_lei_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/47/14._projeto_de_lei_-_doacao_sucata_hsvp_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/48/15._pl_altera_lei_1.585-18.reajuste_remuneracao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/49/11.pl_altera_lei_1.477-2014.alvara_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/53/projeto_de_lei_no_017__2019.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/54/projeto_de_lei_no_018_2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/42/09.pl_altera_1.204-07.cargo_diretor_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_resolucao_001-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_resolucao_no_03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>