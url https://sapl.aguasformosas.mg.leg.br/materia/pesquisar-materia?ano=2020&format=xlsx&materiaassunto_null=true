--- v0 (2026-02-08)
+++ v1 (2026-04-04)
@@ -54,327 +54,327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>ROGERINHO DO CAMINHÃO</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_alemao.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_alemao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo  nº 001/2020 que concede o Titulo de ''Cidadão Aguasformosense'' ao Sr. Frank Jelitto.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/prestacao_2018_processo_1071640.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/prestacao_2018_processo_1071640.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PREFEITO DE ÁGUAS FORMOSAS, RELATIVAS AO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_no_001_-_parcelamento_inpremaf.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_no_001_-_parcelamento_inpremaf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ÁGUAS FORMOSAS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE ÁGUAS FORMOSAS - INPREMAF</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/56/2_-_02.projeto_de_lei_-_mineracao_mattar.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/56/2_-_02.projeto_de_lei_-_mineracao_mattar.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.564, de 18 de agosto de 2017 que “dispõe sobre a concessão de direito de uso das áreas de propriedade do Município de Águas Formosas/MG à Concreteira Mix Mattar Ltda. – EPP” e dá outras providências que abaixo especifica</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/proj_lei_03.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/proj_lei_03.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DO  VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICIPIO DE ÁGUAS FORMOSAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei__004_-_2020_de_lei_fundo_de_saneamento_basicopronto.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei__004_-_2020_de_lei_fundo_de_saneamento_basicopronto.docx</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO – FMSB, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/05.pl_parcelamento_inpremaf_1.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/05.pl_parcelamento_inpremaf_1.doc</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REAJUSTA O VENCIMENTO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ÁGUAS FORMOSAS EM CUMPRIMENTO AO DISPOSTO NO ART. 38 DA LEI ORGÂNICA MUNICIPAL COM REDAÇÃO DADA PELA EMENDA Nº 11/2015 E §1º DO ART. 84 DA LEI COMPLEMENTAR MUNICIPAL Nº 1.206/2007, ALTERADA PELO ART. 3º DA LEI COMPLEMENTAR 1.463/2014 E ALTERA O § 2º DO ART. 20 DA LEI COMPLEMENTAR Nº 1.462/2014.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/64/08_-projeto_de_lei_no____008___2020__-_revisao_subsidio_prefeito.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/64/08_-projeto_de_lei_no____008___2020__-_revisao_subsidio_prefeito.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO SUBSÍDIO DO  PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE ÁGUAS FORMOSAS/MG.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/09_-projeto_de_lei_no____009___2020_-_revisao_remuneracao_secretarios_municipais.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/09_-projeto_de_lei_no____009___2020_-_revisao_remuneracao_secretarios_municipais.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DA REMUNERAÇÃO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE ÁGUAS FORMOSAS/MG.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/10_-_projeto_de_lei_no_010_-_2020_fixacao_dos_subsidios_dos_secretarios_municipais.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/10_-_projeto_de_lei_no_010_-_2020_fixacao_dos_subsidios_dos_secretarios_municipais.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE REMUNERAÇÃO DOS SECRETÁRIOS MUNICIPAIS PARA INICIAR-SE EM 2021.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/11-_projeto_de_lei__011_-____2020__fixacao_de_subsidio_prefeito.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/11-_projeto_de_lei__011_-____2020__fixacao_de_subsidio_prefeito.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FIXAÇÃO DE REMUNERAÇÃO DO PREFEITO E VICE-PREFEITO PARA A LEGISLATURA A INICIAR-SE EM 2021”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/12_-_projeto_de_lei__012_-_2020_corona_virus.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/12_-_projeto_de_lei__012_-_2020_corona_virus.docx</t>
   </si>
   <si>
     <t>Autoriza a utilização dos recursos recebidos a título extraordinário, e da outras Providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_ldo_2021.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei-_doacao_hsvp-camara.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei-_doacao_hsvp-camara.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER REPASSE FINANCEIRO AO HOSPITAL SÃO VICENTE DE PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_corona_virus_19-05.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_corona_virus_19-05.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de Dotação Orçamentária para utilização dos recursos COVID 19, e da outras Providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>CALANGO</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Conselho de Pastores e Líderes Evangélicos de Águas Formosas</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei__019_-_trailers_bancas_e_barracas_-_shopping_-_mercado_municipal.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei__019_-_trailers_bancas_e_barracas_-_shopping_-_mercado_municipal.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.323, de 06 de outubro de 2010, com alteração dada pela Lei nº 1.558, de 24 de maio de 2017.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/projeto_020.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/projeto_020.docx</t>
   </si>
   <si>
     <t>Dispôe sobre a Fixação de Subsídio do Prefeito e Vice Prefeito para a Legislatura a iniciar-se em 2021.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/projeto_021.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/projeto_021.docx</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS A INICIAR-SE EM 2021,</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/07_-reajuste_servidor_educacao_2020.doc</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/07_-reajuste_servidor_educacao_2020.doc</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO PISO DE VENCIMENTO BÁSICO PARA OS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA E DOS SERVIDORES EFETIVOS DAS CARREIRAS DE APOIO TÉCNICO ADMINISTRATIVO E APOIO ADMINISTRATIVO AO MAGISTÉRIO DA EDUCAÇÃO DO MUNICÍPIO DE ÁGUAS FORMOSAS E ALTERA OS VALORES DOS CARGOS CONSTANTES NOS ANEXOS I E III DA LEI COMPLEMENTAR MUNICIPAL N° 1.515/2015 COM ALTERAÇÕES SOFRIDAS PELA LEI Nº 1.620 DE 22 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei__015_complementar_no_015_-_taxa_de_iluminacao_publica.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei__015_complementar_no_015_-_taxa_de_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da Contribuição de Iluminação Pública – CIP no Município de Águas Formosas em decorrência da Pandemia ocasionada pelo Coronavírus (covid-19) em conformidade com as disposições que abaixo especifica.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei__016_complementar_no_016_-_taxa_de_iluminacao_publica.docx</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei__016_complementar_no_016_-_taxa_de_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º da Lei nº 1.645, de 05 de maio de 2020 que “Dispõe sobre a suspensão da Contribuição de Iluminação Pública – CIP no Município de Águas Formosas em decorrência da Pandemia ocasionada pelo Coronavírus (covid-19) em conformidade com as disposições que abaixo especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -681,68 +681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/prestacao_2018_processo_1071640.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_no_001_-_parcelamento_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/56/2_-_02.projeto_de_lei_-_mineracao_mattar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/proj_lei_03.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei__004_-_2020_de_lei_fundo_de_saneamento_basicopronto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/05.pl_parcelamento_inpremaf_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/64/08_-projeto_de_lei_no____008___2020__-_revisao_subsidio_prefeito.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/09_-projeto_de_lei_no____009___2020_-_revisao_remuneracao_secretarios_municipais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/10_-_projeto_de_lei_no_010_-_2020_fixacao_dos_subsidios_dos_secretarios_municipais.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/11-_projeto_de_lei__011_-____2020__fixacao_de_subsidio_prefeito.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/12_-_projeto_de_lei__012_-_2020_corona_virus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei-_doacao_hsvp-camara.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_corona_virus_19-05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei__019_-_trailers_bancas_e_barracas_-_shopping_-_mercado_municipal.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/projeto_020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/projeto_021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/07_-reajuste_servidor_educacao_2020.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei__015_complementar_no_015_-_taxa_de_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei__016_complementar_no_016_-_taxa_de_iluminacao_publica.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/prestacao_2018_processo_1071640.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_no_001_-_parcelamento_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/56/2_-_02.projeto_de_lei_-_mineracao_mattar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/proj_lei_03.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei__004_-_2020_de_lei_fundo_de_saneamento_basicopronto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/05.pl_parcelamento_inpremaf_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/64/08_-projeto_de_lei_no____008___2020__-_revisao_subsidio_prefeito.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/09_-projeto_de_lei_no____009___2020_-_revisao_remuneracao_secretarios_municipais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/10_-_projeto_de_lei_no_010_-_2020_fixacao_dos_subsidios_dos_secretarios_municipais.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/11-_projeto_de_lei__011_-____2020__fixacao_de_subsidio_prefeito.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/12_-_projeto_de_lei__012_-_2020_corona_virus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei-_doacao_hsvp-camara.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_corona_virus_19-05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei__019_-_trailers_bancas_e_barracas_-_shopping_-_mercado_municipal.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/projeto_020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/projeto_021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/07_-reajuste_servidor_educacao_2020.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei__015_complementar_no_015_-_taxa_de_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei__016_complementar_no_016_-_taxa_de_iluminacao_publica.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>