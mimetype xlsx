--- v0 (2026-02-08)
+++ v1 (2026-05-23)
@@ -54,1044 +54,1044 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>Claudio Ribeiro dos Santos - Claudinho do Social</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda alterando o art, 4º do Projeto de Lei nº 006/2021 , alterando o prazo de 02 anos para 03 anos o inicio da construção.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>José Adriano Rodrigues Costa - Zé Adriano</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_aditiva_no_001_ao_projeto_de_lei_no_009_2021.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_aditiva_no_001_ao_projeto_de_lei_no_009_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 009 que Altera Redação do Art. 4º da Lei nº 1.337, de 20 de dezembro de 2020 que dispõe sobre o Plano de Custeio anual do Instituto de Previdência do Município de Águas Formosas - INPREMAF e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/153/emenda_aditiva_no_002_ao_projeto_de_lei_no_009.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/153/emenda_aditiva_no_002_ao_projeto_de_lei_no_009.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva  nº 002 ao Projeto de Lei nº 009 que Altera Redação do Art. 4º da Lei nº 1.337, de 20 de dezembro de 2020 que dispõe sobre o Plano de Custeio anual do Instituto de Previdência do Município de Águas Formosas - INPREMAF e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Odélio Pereira Fernandes - Odélio do Céu Azul</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_no_001_2021_-_titulo_de_cidada_honoraria_de_aguas_formosas_a_sra._maria_beatriz_cunha_cicci_neves.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_no_001_2021_-_titulo_de_cidada_honoraria_de_aguas_formosas_a_sra._maria_beatriz_cunha_cicci_neves.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Águas Formosas à Sra. MARIA BEATRIZ CUNHA CICCI NEVES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Luiz Lula Duarte Ferreira - Lulinha</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_decreto_legislativo_no_002_2021_-_titulo_de_cidada_honoraria_a_sra._marcia_andrea_dantas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_decreto_legislativo_no_002_2021_-_titulo_de_cidada_honoraria_a_sra._marcia_andrea_dantas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Águas Formosas à Sra. MÁRCIA ANDREA DANTAS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_decreto_legislativo_no_003_2021_-_titulo_de_ciodadao_honorario_de_aguas_formosas_ao_sr._tales_wan_der_maas_jardim.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_decreto_legislativo_no_003_2021_-_titulo_de_ciodadao_honorario_de_aguas_formosas_ao_sr._tales_wan_der_maas_jardim.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Águas Formosas à Sr. TALES WAN DER MAAS JARDIM.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_no_001_2021_-_altera_redacao_do_art._108_da_lei_no_1.516_de_20_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_no_001_2021_-_altera_redacao_do_art._108_da_lei_no_1.516_de_20_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera Redação do Art. 108 da Lei nº 1.1516 de 20 de dezembro de 2015, que Reestrutura e Dispõe sobre o Estatuto dos Profissionais da Educação Básica Pública do Município de Águas Formosas .</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_no_002_2021_-_altera_a_redacao_do_art._1o_da_lei_no_1.337_-_plano_de_custeio_anual_do_inpremaf.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_no_002_2021_-_altera_a_redacao_do_art._1o_da_lei_no_1.337_-_plano_de_custeio_anual_do_inpremaf.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei nº 1.337, de 20 de dezembro de 2010, que dispôe sobre o plano de Custeio anual do Instituto de Previdência do Municipio de Águas Formosas - INPREMAF - e dá outras providências</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_no_003_2021_-_dispoe_sobre_a_restruturacao_do_conselho__fundeb.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_no_003_2021_-_dispoe_sobre_a_restruturacao_do_conselho__fundeb.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a reestruturação do Conselho Municipal de acompanhamento e controle social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação de Águas Formosas-MG, em conformidade com o art. 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_no_004_2021_-_ldo_2021.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_no_004_2021_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE ÁGUAS FORMOSAS PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_no_005_de_2021_-_abre_credito_especial_para_a_camara_municipal_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_no_005_de_2021_-_abre_credito_especial_para_a_camara_municipal_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial para a Câmara Municipal de Águas Formosas</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no_006_2021_-_autoriza_ao_poder_executivo_municipal_a_desafetar_e_doar_ao_estado_de_minas_gerais_imovel_para_construcao_do_predio_da_delegacia_de_policia_civil.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no_006_2021_-_autoriza_ao_poder_executivo_municipal_a_desafetar_e_doar_ao_estado_de_minas_gerais_imovel_para_construcao_do_predio_da_delegacia_de_policia_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a desafetar e doar ao Estado de Minas Gerais imóvel urbano para construção do Prédio da Delegacia de Policia Civil e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_007_2021_-_revisa_os_vencimento_dos_servidores_efetivos_constantes_nos_anexos_i_e_iii_da_lei_complementar_no_1515_de_2015.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_007_2021_-_revisa_os_vencimento_dos_servidores_efetivos_constantes_nos_anexos_i_e_iii_da_lei_complementar_no_1515_de_2015.pdf</t>
   </si>
   <si>
     <t>Revisa o Vencimento dos Servidores Efetivos das carreiras de apoio técnico administrativo e apoio administrativo ao Magistério da Educação do Município de Águas formosas constantes nos anexos I e III da Lei Complementar Municipal nº 1.515/2015.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_no_008_2021_-_reajusta_o_vencimento_dos_servidores_da_prefeitura_municipal_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_no_008_2021_-_reajusta_o_vencimento_dos_servidores_da_prefeitura_municipal_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Reajusta o Vencimento dos Servidores da Prefeitura Municipal de Águas Formosas em cumprimento ao disposto no art. 38 da Lei Orgânica Municipal com redação dada pela emenda nº 011/2015 e § 1º do Art. 84 da Lei Complementar Municipal nº 1.206/2007, alterada pelo § 2º do Art. 20 da Lei complementar nº 1.462/2014 e pelo Art. 3º da Lei Complementar nº 1.463/2014.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Altera Redação do Art. 4º da Lei nº 1.337, de 20 de dezembro de 2020 1ue dispõe sobre o Plano de Custeio anual do Instituto de Previdência do Município de Águas Formosas - INPREMAF e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_no_010_2021_-_dispoe_sobre_a_revisao_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_no_010_2021_-_dispoe_sobre_a_revisao_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Vencimento dos Servidores do Poder Legislativo do Município de Águas Formosas</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_011_2021_-_altera_o_anexo_iii_da_lei_municipal_de_05_de_marco_de_2015_que_dispoe_sobre_as_atuais_funcoes_da_saude_da_assistencia_social_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_011_2021_-_altera_o_anexo_iii_da_lei_municipal_de_05_de_marco_de_2015_que_dispoe_sobre_as_atuais_funcoes_da_saude_da_assistencia_social_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Municipal 1.488, de março de 2015, dispõe sobre as atuais funções da suade, da assistência social e dá outras providencias.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_no_012_2021_-_autoriza_a_concessao_de_subvencoes_sociais_auxilios_e_contribuicoes_a_associacao_vale_viver_hospital_sao_vicente_de_paulo_e_a_apae.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_no_012_2021_-_autoriza_a_concessao_de_subvencoes_sociais_auxilios_e_contribuicoes_a_associacao_vale_viver_hospital_sao_vicente_de_paulo_e_a_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenções sociais, auxilios e contribuições à Associação Vale Viver de promoção social, ao Hospital São Vicente de Paulo de Águas Formosas - MG e à Associação de Pais e amigos dos Excepcionais e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_no_013_2021_-_acrescenta_dispositivos_ao_art._24_da_lei_municipal_no_1420_de_27_de_maio_de_2013_-_concessao_de_beneficios_eventuais.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_no_013_2021_-_acrescenta_dispositivos_ao_art._24_da_lei_municipal_no_1420_de_27_de_maio_de_2013_-_concessao_de_beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao art. 24 da Lei Municipal nº 1420, de 27 de maio de 2013 que dispõe sobre a concessão de Benefícios Eventuais.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_014_2021_-_dispoe_sobre_o_programa_emergencial_de_apoio_aos_feirantes.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_014_2021_-_dispoe_sobre_o_programa_emergencial_de_apoio_aos_feirantes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa emergencial de Apoio aos Feirantes, com aquisição de produtos oriundos da agricultura familiar do Município de Águas Formosas e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_lei_no_015_2021_-_altera_dispositivos_da_lei_municipal_no_1323_de_06_de_outubro_de_2010_alteradas_pelas_leis_municipais_nos_1558_de_2017_e_1.649_de_2020.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_lei_no_015_2021_-_altera_dispositivos_da_lei_municipal_no_1323_de_06_de_outubro_de_2010_alteradas_pelas_leis_municipais_nos_1558_de_2017_e_1.649_de_2020.pdf</t>
   </si>
   <si>
     <t>altera dispositivos da Lei Muniocipal nº 1323, de 06 de outubro de 2010, alteradas pelas Lei Municipais nºs 1.558/2017 e 1649/2020 ( traillers)</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_no_016_2021_-_autoriza_a_concessao_de_subvencao_social_auxilio_e_contribuicao_ao_hospital_sao_vicente_de_paulo_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_no_016_2021_-_autoriza_a_concessao_de_subvencao_social_auxilio_e_contribuicao_ao_hospital_sao_vicente_de_paulo_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção ao Hospital São Vicente de Paulo de Águas formosas - MG e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>BANCADA INDEPENDENTE</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_no_017_2021_-_dispoe_sobre_a_criacao_de_investimento_em_habitacao_popular_e_infra_estrutura_urbana_no_ambito_do_municipio_de_aguas_formosas_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_no_017_2021_-_dispoe_sobre_a_criacao_de_investimento_em_habitacao_popular_e_infra_estrutura_urbana_no_ambito_do_municipio_de_aguas_formosas_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIA~ÇÃO DO PROGRAMA ESPECIAL DE INVESTIMENTO EM HABITAÇÃO POPULAR  E INFRAESTRUTURA URBANA NO AMBITO DO MUNICIPIO DE ÁGUAS FORMOSAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_018_2021_-_acresce_o_art._96-a_a_lei_no_1.206_de_02_de_maio_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_018_2021_-_acresce_o_art._96-a_a_lei_no_1.206_de_02_de_maio_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>ACRESCE O ART. 96-A À LEI Nº 1.206, DE 02 DE MAIO DE 2007, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUAS FORMOSAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_resolucao_no_001__2021_-_autoriza_a_cessao_de_uso_do_veiculo_da_camara_municipal_de_aguas_formosas_a_prefeitura_municipal_de_aguas_formosas_para_atendimento_a_covid.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_resolucao_no_001__2021_-_autoriza_a_cessao_de_uso_do_veiculo_da_camara_municipal_de_aguas_formosas_a_prefeitura_municipal_de_aguas_formosas_para_atendimento_a_covid.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso do veículo da Câmara Municipal de Águas Formosas à Prefeitura Municipal de Águas formosas para atendimento da Vacina COVID.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_resolucao_no_002_2021_-_antecipa_repasse_de_recurso_financeiro_para_o_executivo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_resolucao_no_002_2021_-_antecipa_repasse_de_recurso_financeiro_para_o_executivo.pdf</t>
   </si>
   <si>
     <t>ANTECIPA REPASSE DE RECURSO FINANCEIROS PARA O EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Wilkinson Rocha Santos - Son do Povo</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacoes_2021-1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacoes_2021-1.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja feita a manutenção do calçamento da Rua Cesário Matias de Almeida, em toda sua extensão, no Bairro Bela Vista, e que seja feita também a construção de novos bueiros na referida rua, nesta cidade</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacoes_2021-2.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacoes_2021-2.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja feito o patrolamento da estrada que dá acesso à Comunidade Jacutinga, neste Município</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja feita a construção de redutores de velocidade na Avenida Belo Horizonte, em frente ao Comercial Campineiro</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Wolmar Carvalho Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacoes_2021-4.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacoes_2021-4.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja feito o calçamento das ruas do bairro Atalaia, nesta cidade.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacoes_2021-5.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacoes_2021-5.pdf</t>
   </si>
   <si>
     <t>construção de uma pista para a prática de caminhada na Avenida Presidente Getulio Vargas.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacoes_2021-6.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacoes_2021-6.pdf</t>
   </si>
   <si>
     <t>poste de iluminação localizado em frente ao Mercado Municipal, nesta cidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Gerlânio Ferreira da Silva - Gerlânio do Salão</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacoes_2021-7.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacoes_2021-7.pdf</t>
   </si>
   <si>
     <t>calçamento da Rua Padre Almiro com a Rua Hipólito José Martins, no Distrito de Água Quente</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacoes_2021-8.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacoes_2021-8.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que dá acesso à Comunidade Devassa e que seja feito também um desvio no trecho localizado na Fazenda do Sr. Edson Salomão</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacoes_2021-9.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacoes_2021-9.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que liga a Comunidade Descoberto às Comunidades Lajeado, Miligídios e Zuada</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacoes_2021-10.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacoes_2021-10.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que dá acesso à Comunidade Coruja I, nas proximidades dos Machados, encascalhamento da ladeira das proximidades de Dú do requeijão, e manilhamento próximo ao resfriador, neste Município</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacoes_2021-11.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacoes_2021-11.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que dá acesso ao Distrito de Água Quente, neste Município</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacoes_2021-12.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacoes_2021-12.pdf</t>
   </si>
   <si>
     <t>construção da ponte que dá acesso à Comunidade Quati.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacoes_2021-13.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacoes_2021-13.pdf</t>
   </si>
   <si>
     <t>reforma da ponte localizada na propriedade do Sr. Nem de Benevenuto, na estrada que dá acesso às Comunidades Pereira, Teixeira, Córrego do Brejo e Perdidos, bem como a construção de uma contensão para evitar que a terra desça para a mesma.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacoes_2021-14.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacoes_2021-14.pdf</t>
   </si>
   <si>
     <t>reforma da ponte localizada na estrada que dá acesso à Comunidade Banco da Terra, (ponte sob o Rio Pampam), neste Município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacoes_2021-15.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacoes_2021-15.pdf</t>
   </si>
   <si>
     <t>– Providência quanto à água do esgoto que está transbordando pela rua Nanuque, nas proximidades da borracharia do Sr. Digão, no centro da cidade.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacoes_2021-16.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacoes_2021-16.pdf</t>
   </si>
   <si>
     <t>conserto da ponte que dá acesso ao Bairro Neném Baiano, nesta cidade</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Pedro Lúcio P. de Freitas - Pedrinho de Vilebaldo</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacoes_2021-16.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacoes_2021-16.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade na Avenida Presidente Vargas, nas proximidades do cruzamento com a Rua Doutor Sebastião Figueiredo, nesta cidade</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacoes_2021-18.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacoes_2021-18.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que dá acesso à Comunidade Caixa de Pedras, neste Município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacoes_2021-19.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacoes_2021-19.pdf</t>
   </si>
   <si>
     <t>construção de redutor de velocidade no cruzamento das ruas Jequitinhonha com Djalma Viana e Umburatiba, nas proximidades de Zequinha Motos, nesta cidade.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacoes_2021-20.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacoes_2021-20.pdf</t>
   </si>
   <si>
     <t>conclusão da galeria da rede de esgoto localizada na baixada do Novo Cruzeiro, nesta cidade</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>serviço de melhoria da estrada que dá acesso à Comunidade Coruja II</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Maria do Rosário Viana Santos - Rusa Viana</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacoes_22.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacoes_22.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, que as contratações temporárias para os cargos de Professor, Auxiliares de Serviços da Educação, Assistentes Técnicos da Educação e Supervisor Escolar sejam feitas através de listagem de inscritos organizada pela SEMEC e pela Prefeitura Municipal de Águas Formosas, como ocorre na Rede Estadual de Ensino e nas prefeituras de Municípios vizinhos.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacoes_23.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacoes_23.pdf</t>
   </si>
   <si>
     <t>construção de redutor de velocidade na Avenida São Vicente, nas proximidades do número 857, nesta cidade.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacoes_24.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacoes_24.pdf</t>
   </si>
   <si>
     <t>sugere ao  Executivo Municipal, que os cargos comissionados de Diretores de Escolas Municipais e CEMEIs sejam ocupados por Servidores Efetivos do quadro do magistério (Professor e Supervisor) e do Quadro Administrativo, com habilitação em Normal Superior, Pedagogia e/ou graduação em algum componente curricular da área da educação, com eleições a cada 2 anos.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacoes_25.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacoes_25.pdf</t>
   </si>
   <si>
     <t>conserto do calçamento da Rua Bela Vista nas mediações do número 300, entre as ruas Manoel Viana e Ermíro Santiago e manutenção do muro de arrimo da rua Bela Vista entre os números 259 e 260.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacoes_26.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacoes_26.pdf</t>
   </si>
   <si>
     <t>calçamento da Rua 18 de setembro no bairro Roseira, das imediações da Rua Arthur Pinto até o encontro da Rua das Nações Unidas.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacoes_27.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacoes_27.pdf</t>
   </si>
   <si>
     <t>poste de iluminação no final da Rua Zulmiro Teixeira</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacoes_28.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacoes_28.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade (Quebra Molas) na Rua Nanuque</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacoes_29.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacoes_29.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade no cruzamento da Avenida São Vicente com a Avenida Belo Horizonte e outro na Avenida Bias Fortes nas proximidades do Xereta, nesta cidade.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacoes_30.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacoes_30.pdf</t>
   </si>
   <si>
     <t>limpeza das ruas de todos os bairros da cidade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Arlindo Fernandes Silva - Traíra</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacoes_31.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacoes_31.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada que dá acesso à Comunidade Valão, neste município.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacoes_32.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacoes_32.pdf</t>
   </si>
   <si>
     <t>limpeza e reforma dos alambrados, fechamento dos muros e reforma das arquibancadas do estádio Pinheirão dessa cidade.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacoes_33.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacoes_33.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacoes_34.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacoes_34.pdf</t>
   </si>
   <si>
     <t>reparos no calçamento de todo o Distrito de Água Quente, neste município</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacoes_35.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacoes_35.pdf</t>
   </si>
   <si>
     <t>Construção de bueiro ao lado da RR motos, que dá acesso à Rua do Fundão, no Distrito de Água Quente.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacoes_36.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacoes_36.pdf</t>
   </si>
   <si>
     <t>ponte na comunidade Água Boa, nas proximidades da casa do Sr. Deraldo, neste Município.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacoes_37.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacoes_37.pdf</t>
   </si>
   <si>
     <t>redutores de velocidade na Rua Francisco Joaquim de Carvalho, rua do shopping Popular, nesta cidade.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacoes_38.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacoes_38.pdf</t>
   </si>
   <si>
     <t>patrolamento e encascalhamento na estrada que dá acesso às Comunidades Pardins, propriedade de Didi, e Comunidade Descoberto até a divisa com o Giru, neste município.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>encascalhamento da ladeira localizada na propriedade de Zé Eldio e que seja feito um desvio na propriedade de Célio, na Comunidade Devassa, neste município.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacoes_40.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacoes_40.pdf</t>
   </si>
   <si>
     <t>- instalação de iluminação pública no Bairro União e no Loteamento do Alemão, nesta cidade.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacoes_41.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacoes_41.pdf</t>
   </si>
   <si>
     <t>serviços de energia elétrica, água potável e rede de esgoto para os moradores da Rua “G” no Bairro União, nesta cidade</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacoes_42.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacoes_42.pdf</t>
   </si>
   <si>
     <t>limpeza do esgoto do bairro Novo Cruzeiro, nesta cidade</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacoes_43.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacoes_43.pdf</t>
   </si>
   <si>
     <t>encascalhamento da ladeira, sentido Negão, na Comunidade Perdidos, neste município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacoes_digitalizadas-1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacoes_digitalizadas-1.pdf</t>
   </si>
   <si>
     <t>Indica serviços de reparo no asfalto das ladeiras nas proximidades da propriedade de Nái, e nas proximidades da casa de dona Sebastiana, que dão acesso às Comunidades Zuada e Água Boa</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacoes_digitalizadas-2.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacoes_digitalizadas-2.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placas indicativas de trânsito nas saídas da cidade de Águas Formosas e do Distrito de Água Quente, informando o nome e a direção de saída para as cidades vizinhas.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_046.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_046.pdf</t>
   </si>
   <si>
     <t>Indica serviço de calçamento da Rua Padre Almiro com a Rua Hipólito José Martins, no Distrito de Água Quente</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_047.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_047.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Rede de Esgoto, na Rua Paraná, no Bairro Neném Baiano.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_048.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_048.pdf</t>
   </si>
   <si>
     <t>troca da lâmpada do poste localizado no cruzamento da Rua Umburatiba com a Rua Água Quente,</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>José Nilton Rodrigues - Irmão Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_049.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_049.pdf</t>
   </si>
   <si>
     <t>reforma do prédio do ESF Vida, no Bairro Bela Vista,</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no_050.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no_050.pdf</t>
   </si>
   <si>
     <t>calçamento do trecho, de aproximadamente 40 metros, da rua Crisólita, iniciando-se do número 829 a 851</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no_051.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no_051.pdf</t>
   </si>
   <si>
     <t>construção de  uma Capela velório no Novo Cemitério desta cidade.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no_052.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no_052.pdf</t>
   </si>
   <si>
     <t>calçamento em pequeno trecho da Rua Djalma Souza, nas proximidades da Avenida Bias Fortes,</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no_053.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no_053.pdf</t>
   </si>
   <si>
     <t>manutenção e preservação da Nascente de água na Comunidade Lagoas</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_054.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_054.pdf</t>
   </si>
   <si>
     <t>conserto do mata-burro localizado na estrada que dá acesso aos verdianos, entre a propriedade rural do Sr. Castor Salomão e de Kidão do Bar</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>nOBS: Não houve a Indicação n^055</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>OBS: Não houve a indicação nº 056</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>OBS: Não houve a Indicação nº 057</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no_058.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no_058.pdf</t>
   </si>
   <si>
     <t>Indica a construção de muro de arrimo na Rua Bela Vista, em frente ao Número 78.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_059.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_059.pdf</t>
   </si>
   <si>
     <t>construção de redutores de velocidade em frente as residências de número 161 e 166, no bairro Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>construção de uma pista para a prática de caminhada na Avenida Presidente Getúlio Vargas.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no_061.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no_061.pdf</t>
   </si>
   <si>
     <t>troca de um poste de iluminação localizado em frente ao Mercado Municipal</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>calçamento das ruas do Bairro Atalaia, nesta cidade.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>OBS. Indicação não apresentada&gt;</t>
   </si>
   <si>
     <t>141</t>
   </si>
@@ -1425,51 +1425,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_aditiva_no_001_ao_projeto_de_lei_no_009_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/153/emenda_aditiva_no_002_ao_projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_no_001_2021_-_titulo_de_cidada_honoraria_de_aguas_formosas_a_sra._maria_beatriz_cunha_cicci_neves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_decreto_legislativo_no_002_2021_-_titulo_de_cidada_honoraria_a_sra._marcia_andrea_dantas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_decreto_legislativo_no_003_2021_-_titulo_de_ciodadao_honorario_de_aguas_formosas_ao_sr._tales_wan_der_maas_jardim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_no_001_2021_-_altera_redacao_do_art._108_da_lei_no_1.516_de_20_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_no_002_2021_-_altera_a_redacao_do_art._1o_da_lei_no_1.337_-_plano_de_custeio_anual_do_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_no_003_2021_-_dispoe_sobre_a_restruturacao_do_conselho__fundeb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_no_004_2021_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_no_005_de_2021_-_abre_credito_especial_para_a_camara_municipal_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no_006_2021_-_autoriza_ao_poder_executivo_municipal_a_desafetar_e_doar_ao_estado_de_minas_gerais_imovel_para_construcao_do_predio_da_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_007_2021_-_revisa_os_vencimento_dos_servidores_efetivos_constantes_nos_anexos_i_e_iii_da_lei_complementar_no_1515_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_no_008_2021_-_reajusta_o_vencimento_dos_servidores_da_prefeitura_municipal_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_no_010_2021_-_dispoe_sobre_a_revisao_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_011_2021_-_altera_o_anexo_iii_da_lei_municipal_de_05_de_marco_de_2015_que_dispoe_sobre_as_atuais_funcoes_da_saude_da_assistencia_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_no_012_2021_-_autoriza_a_concessao_de_subvencoes_sociais_auxilios_e_contribuicoes_a_associacao_vale_viver_hospital_sao_vicente_de_paulo_e_a_apae.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_no_013_2021_-_acrescenta_dispositivos_ao_art._24_da_lei_municipal_no_1420_de_27_de_maio_de_2013_-_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_014_2021_-_dispoe_sobre_o_programa_emergencial_de_apoio_aos_feirantes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_lei_no_015_2021_-_altera_dispositivos_da_lei_municipal_no_1323_de_06_de_outubro_de_2010_alteradas_pelas_leis_municipais_nos_1558_de_2017_e_1.649_de_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_no_016_2021_-_autoriza_a_concessao_de_subvencao_social_auxilio_e_contribuicao_ao_hospital_sao_vicente_de_paulo_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_no_017_2021_-_dispoe_sobre_a_criacao_de_investimento_em_habitacao_popular_e_infra_estrutura_urbana_no_ambito_do_municipio_de_aguas_formosas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_018_2021_-_acresce_o_art._96-a_a_lei_no_1.206_de_02_de_maio_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_resolucao_no_001__2021_-_autoriza_a_cessao_de_uso_do_veiculo_da_camara_municipal_de_aguas_formosas_a_prefeitura_municipal_de_aguas_formosas_para_atendimento_a_covid.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_resolucao_no_002_2021_-_antecipa_repasse_de_recurso_financeiro_para_o_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacoes_2021-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacoes_2021-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacoes_2021-4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacoes_2021-5.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacoes_2021-6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacoes_2021-7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacoes_2021-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacoes_2021-9.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacoes_2021-10.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacoes_2021-11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacoes_2021-12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacoes_2021-13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacoes_2021-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacoes_2021-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacoes_2021-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacoes_2021-16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacoes_2021-18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacoes_2021-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacoes_2021-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacoes_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacoes_23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacoes_24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacoes_25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacoes_26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacoes_27.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacoes_28.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacoes_29.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacoes_30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacoes_31.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacoes_32.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacoes_33.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacoes_34.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacoes_35.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacoes_36.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacoes_37.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacoes_38.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacoes_40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacoes_41.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacoes_42.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacoes_43.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacoes_digitalizadas-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacoes_digitalizadas-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_046.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no_050.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no_051.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no_052.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no_058.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_059.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no_061.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_aditiva_no_001_ao_projeto_de_lei_no_009_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/153/emenda_aditiva_no_002_ao_projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_no_001_2021_-_titulo_de_cidada_honoraria_de_aguas_formosas_a_sra._maria_beatriz_cunha_cicci_neves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_decreto_legislativo_no_002_2021_-_titulo_de_cidada_honoraria_a_sra._marcia_andrea_dantas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_decreto_legislativo_no_003_2021_-_titulo_de_ciodadao_honorario_de_aguas_formosas_ao_sr._tales_wan_der_maas_jardim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_no_001_2021_-_altera_redacao_do_art._108_da_lei_no_1.516_de_20_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_no_002_2021_-_altera_a_redacao_do_art._1o_da_lei_no_1.337_-_plano_de_custeio_anual_do_inpremaf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_no_003_2021_-_dispoe_sobre_a_restruturacao_do_conselho__fundeb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_no_004_2021_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_no_005_de_2021_-_abre_credito_especial_para_a_camara_municipal_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no_006_2021_-_autoriza_ao_poder_executivo_municipal_a_desafetar_e_doar_ao_estado_de_minas_gerais_imovel_para_construcao_do_predio_da_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_007_2021_-_revisa_os_vencimento_dos_servidores_efetivos_constantes_nos_anexos_i_e_iii_da_lei_complementar_no_1515_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_no_008_2021_-_reajusta_o_vencimento_dos_servidores_da_prefeitura_municipal_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_no_010_2021_-_dispoe_sobre_a_revisao_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_011_2021_-_altera_o_anexo_iii_da_lei_municipal_de_05_de_marco_de_2015_que_dispoe_sobre_as_atuais_funcoes_da_saude_da_assistencia_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_no_012_2021_-_autoriza_a_concessao_de_subvencoes_sociais_auxilios_e_contribuicoes_a_associacao_vale_viver_hospital_sao_vicente_de_paulo_e_a_apae.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_no_013_2021_-_acrescenta_dispositivos_ao_art._24_da_lei_municipal_no_1420_de_27_de_maio_de_2013_-_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_014_2021_-_dispoe_sobre_o_programa_emergencial_de_apoio_aos_feirantes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_lei_no_015_2021_-_altera_dispositivos_da_lei_municipal_no_1323_de_06_de_outubro_de_2010_alteradas_pelas_leis_municipais_nos_1558_de_2017_e_1.649_de_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_no_016_2021_-_autoriza_a_concessao_de_subvencao_social_auxilio_e_contribuicao_ao_hospital_sao_vicente_de_paulo_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_no_017_2021_-_dispoe_sobre_a_criacao_de_investimento_em_habitacao_popular_e_infra_estrutura_urbana_no_ambito_do_municipio_de_aguas_formosas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_018_2021_-_acresce_o_art._96-a_a_lei_no_1.206_de_02_de_maio_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_resolucao_no_001__2021_-_autoriza_a_cessao_de_uso_do_veiculo_da_camara_municipal_de_aguas_formosas_a_prefeitura_municipal_de_aguas_formosas_para_atendimento_a_covid.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_resolucao_no_002_2021_-_antecipa_repasse_de_recurso_financeiro_para_o_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacoes_2021-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacoes_2021-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacoes_2021-4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacoes_2021-5.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacoes_2021-6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacoes_2021-7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacoes_2021-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacoes_2021-9.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacoes_2021-10.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacoes_2021-11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacoes_2021-12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacoes_2021-13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacoes_2021-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacoes_2021-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacoes_2021-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacoes_2021-16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacoes_2021-18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacoes_2021-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacoes_2021-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacoes_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacoes_23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacoes_24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacoes_25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacoes_26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacoes_27.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacoes_28.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacoes_29.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacoes_30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacoes_31.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacoes_32.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacoes_33.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacoes_34.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacoes_35.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacoes_36.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacoes_37.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacoes_38.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacoes_40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacoes_41.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacoes_42.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacoes_43.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacoes_digitalizadas-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacoes_digitalizadas-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_046.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no_050.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no_051.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no_052.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no_058.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_059.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no_061.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>