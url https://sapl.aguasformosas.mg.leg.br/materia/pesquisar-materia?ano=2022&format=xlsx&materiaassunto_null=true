--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -54,332 +54,332 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Maria do Rosário Viana Santos - Rusa Viana</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_decreto_legislativo_no_001-_concede_o_titulo_de_cidadao_honorario_de_aguas_formosas_ao_sr._geraldo_carlos_da_silva.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_decreto_legislativo_no_001-_concede_o_titulo_de_cidadao_honorario_de_aguas_formosas_ao_sr._geraldo_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Águas Formosas ao Sr. GERALDO CARLOS DA SILVA</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_decreto_legislativo_no_002_de_2022_-_concede_o_titulo_de_cidadao_honorario_de_agusa_formosas_ao_sr._lidiomar__ferreira_da_costa.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_decreto_legislativo_no_002_de_2022_-_concede_o_titulo_de_cidadao_honorario_de_agusa_formosas_ao_sr._lidiomar__ferreira_da_costa.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Águas Formosas ao Sr. LIDIOMAR  FERREIRA DA COSTA</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Wilkinson Rocha Santos - Son do Povo</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_decreto_legislativo_no_003_de_2022_-_concede_o_titulo_de_honra_ao_merito_a_sra._fidelcina_ferreira_do_nascimento.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_decreto_legislativo_no_003_de_2022_-_concede_o_titulo_de_honra_ao_merito_a_sra._fidelcina_ferreira_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito à Sra., FIDELCINA FERREIRA DO NASCIMENTO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Claudio Ribeiro dos Santos - Claudinho do Social</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_no_004_de_2022_-_concede_o_titulo_de_cidadao_honorario_ao_sr._jose_lima_do_nascimento..pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_no_004_de_2022_-_concede_o_titulo_de_cidadao_honorario_ao_sr._jose_lima_do_nascimento..pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. José Lima do Nascimento.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_decreto_legislativo_no_005_de_2022_-_dispoe_sobre_apreciacao_das_contas_do_executivo_municipal_relativas_ao_exercicio_de_2016.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_decreto_legislativo_no_005_de_2022_-_dispoe_sobre_apreciacao_das_contas_do_executivo_municipal_relativas_ao_exercicio_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre apreciação das Contas do Executivo Municipal relativas ao Exercício de 2016</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>José Adriano Rodrigues Costa - Zé Adriano</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_decreto_legislativo_no_006_de_2022_-_concede_o_titulo_de_cdadao_honor_rio_de_aguas_formosas_ao_sr._lucas_damas_garlipp_provenzano.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_decreto_legislativo_no_006_de_2022_-_concede_o_titulo_de_cdadao_honor_rio_de_aguas_formosas_ao_sr._lucas_damas_garlipp_provenzano.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cdadão Honor´rio de Águas Formosas ao Sr. Lucas Damas Garlipp Provenzano</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_001_de_2022_-_dispoe_sobre_a_revisao_do_vencimento_dos_seervidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_001_de_2022_-_dispoe_sobre_a_revisao_do_vencimento_dos_seervidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Vencimento dos Servidores do Poder Legislativo do Município de Águas Formosas</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_no_002_de_2022_-_dispoe_sobre_a_revisao_do_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_agas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_no_002_de_2022_-_dispoe_sobre_a_revisao_do_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_agas_formosas.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre Revisão do subsídio do Prefeito e Vice-Prefeito do Municipio de Águas Formosas-MG</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_no_003__2022_-_dispoe_sobre_revisao_da_remuneracao_dos_secretariosw_municipais_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_no_003__2022_-_dispoe_sobre_revisao_da_remuneracao_dos_secretariosw_municipais_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre revisão da Remuneração dos Secretários Municipais do Municipio de Águas Formosas</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_no_004_complementar_no_004_de_2022-_reajuste_anual_geral_-_2022.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_no_004_complementar_no_004_de_2022-_reajuste_anual_geral_-_2022.pdf</t>
   </si>
   <si>
     <t>REVISA O VENCIMENTO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ÁGUAS FORMOSAS EM CUMPRIMENTO AO DISPOSTO  NO ART. 38 DA LEI ORGÂNICA MUNICIPAL COM REDAÇÃO DADA PELA EMENDA Nº 011/2015 E § 1º DO ART. 84 DA LEI COMPLEMENTAR MUNICIPAL Nº 1206/2007, ALTERADA PELO ART. 3º DA LEI COMPLEMENTAR 1.463/14</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005 de 2022 - dispõe sobre a alteração da Lei Complementar  n° 1.206,  - incluindo o adicional de pregoeiro e os membros  ao Estatuto dos Servidores  Públicos</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Luiz Lula Duarte Ferreira - Lulinha</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_006_de_2022_-_plantao_de_farmacia.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_006_de_2022_-_plantao_de_farmacia.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º B do art. 16 da Lei nº 1.477, de 03 dezembro de 2014, acrescido pela Lei nº 1616 de 02 de Julho de 2019.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_007_de_2022_-_da_nova_redacao_ao__anexo_i_da_lei_1.464_-_plano_de_cargo_dos_sevidores_da_camara.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_007_de_2022_-_da_nova_redacao_ao__anexo_i_da_lei_1.464_-_plano_de_cargo_dos_sevidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo ! da Lei Municipal 1464 de 28 de maio de 2014 que institui o Plano de cargos e carreiras dos servidores do Poder Legislativo de Águas Formosas e dá outras providências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_008_de_2022_-_artera_artigo_60_da_lei_887_de_1993.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_008_de_2022_-_artera_artigo_60_da_lei_887_de_1993.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 6º da Lei 887/93 que institui o Código de Posturas do Município de Águas Formosas e dá outras providências</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_009_de_2022_-_institui_o_dia_municipal_do_doador_voluntario_de_sangue_e_a_semana_municipal_de_incentivo_a_doacao_de_sangue_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_009_de_2022_-_institui_o_dia_municipal_do_doador_voluntario_de_sangue_e_a_semana_municipal_de_incentivo_a_doacao_de_sangue_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Doador Voluntário de Sangue e a Semana Municipal de Incentivo à doação de Sangue e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_010_de_2022_-_prioriza_a_realizacao_de_convenio_visando_a_inclusao_da_atividade_de_artes_marciais_e_danca_da_capoeira_nos_projetos_sociais_do_municipio_1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_010_de_2022_-_prioriza_a_realizacao_de_convenio_visando_a_inclusao_da_atividade_de_artes_marciais_e_danca_da_capoeira_nos_projetos_sociais_do_municipio_1.pdf</t>
   </si>
   <si>
     <t>Prioriza a relaização de Convênios visando a inclusão da atividade de artes marciais e dança da capoeira nos Projetos sociais do Municipio.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_no_011_de_2022_-_dispoe_sobre_o_programa_de_acoes_preventivas_a_depressao_e_ao_suicidio_entre_criancas_e_adolescentes_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_no_011_de_2022_-_dispoe_sobre_o_programa_de_acoes_preventivas_a_depressao_e_ao_suicidio_entre_criancas_e_adolescentes_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre o Programa de ações preventivas à Depressão e ao Suicidio entre crianças e adolescentes na rede municipal de ensino.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>dispôe sobre a implantação do Programa Municipal de Saúde vocal objetivando a prevenção de disfonias em professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_013_de_2022_-_torna_obrigatorio_aos_bares_trailer_casas_noturnas_e_restaurantes_adotar_medidas_para_auxiliar_mulheres_que_se_sintam_em_situacao_de_risco_em_suas_dependencias..pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_013_de_2022_-_torna_obrigatorio_aos_bares_trailer_casas_noturnas_e_restaurantes_adotar_medidas_para_auxiliar_mulheres_que_se_sintam_em_situacao_de_risco_em_suas_dependencias..pdf</t>
   </si>
   <si>
     <t>Torna Obrigatório aos bares, trailer, casas noturnas e restaurantes ,adotarem medidas par auxiliar mulheres que se sintam em situação de risco em suas dependências e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_014_de_2022_-_dispoe_sobre_denominacao_de_beco_do_sindolfo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_014_de_2022_-_dispoe_sobre_denominacao_de_beco_do_sindolfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua (Beco do Lindolfo)</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_015_de_2022_-_dispoe_sobre_denominacao_de_marlete_antunes_da_silva_martins_a_estrategia_de_saude_da_familia_esperanca.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_015_de_2022_-_dispoe_sobre_denominacao_de_marlete_antunes_da_silva_martins_a_estrategia_de_saude_da_familia_esperanca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Marlete Antunes da Silva Martins a estratégia de saúde da família Esperança</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/prdc741.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/prdc741.pdf</t>
   </si>
   <si>
     <t>Reajusta o Valor do Piso do Vencimento Básico para os Professores do Magistério da Educação Básica  e dos cargos em provimento em Comissão dos Profissionais da Educação Básica Pública da Rede Municipal de Ensino de Águas Formosas, constantes nos anexos I e IV da Lei Complementar Municipal nº 1.515/2015_x000D_
 _x000D_
 projeto de Lei complementar</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_029_de_2022_-_dispoe_sobre_a_criacao_dotelecentro.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_029_de_2022_-_dispoe_sobre_a_criacao_dotelecentro.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a Criação do Tele Centro - Biblioteca em Rede no Município de Águas Formosas e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_no_031_de_2022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_aguas_formosas_para_o_exercicio_de_2023.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_no_031_de_2022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_aguas_formosas_para_o_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ÁGUAS FORMOSAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -686,51 +686,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_decreto_legislativo_no_001-_concede_o_titulo_de_cidadao_honorario_de_aguas_formosas_ao_sr._geraldo_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_decreto_legislativo_no_002_de_2022_-_concede_o_titulo_de_cidadao_honorario_de_agusa_formosas_ao_sr._lidiomar__ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_decreto_legislativo_no_003_de_2022_-_concede_o_titulo_de_honra_ao_merito_a_sra._fidelcina_ferreira_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_no_004_de_2022_-_concede_o_titulo_de_cidadao_honorario_ao_sr._jose_lima_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_decreto_legislativo_no_005_de_2022_-_dispoe_sobre_apreciacao_das_contas_do_executivo_municipal_relativas_ao_exercicio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_decreto_legislativo_no_006_de_2022_-_concede_o_titulo_de_cdadao_honor_rio_de_aguas_formosas_ao_sr._lucas_damas_garlipp_provenzano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_001_de_2022_-_dispoe_sobre_a_revisao_do_vencimento_dos_seervidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_no_002_de_2022_-_dispoe_sobre_a_revisao_do_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_agas_formosas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_no_003__2022_-_dispoe_sobre_revisao_da_remuneracao_dos_secretariosw_municipais_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_no_004_complementar_no_004_de_2022-_reajuste_anual_geral_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_006_de_2022_-_plantao_de_farmacia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_007_de_2022_-_da_nova_redacao_ao__anexo_i_da_lei_1.464_-_plano_de_cargo_dos_sevidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_008_de_2022_-_artera_artigo_60_da_lei_887_de_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_009_de_2022_-_institui_o_dia_municipal_do_doador_voluntario_de_sangue_e_a_semana_municipal_de_incentivo_a_doacao_de_sangue_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_010_de_2022_-_prioriza_a_realizacao_de_convenio_visando_a_inclusao_da_atividade_de_artes_marciais_e_danca_da_capoeira_nos_projetos_sociais_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_no_011_de_2022_-_dispoe_sobre_o_programa_de_acoes_preventivas_a_depressao_e_ao_suicidio_entre_criancas_e_adolescentes_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_013_de_2022_-_torna_obrigatorio_aos_bares_trailer_casas_noturnas_e_restaurantes_adotar_medidas_para_auxiliar_mulheres_que_se_sintam_em_situacao_de_risco_em_suas_dependencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_014_de_2022_-_dispoe_sobre_denominacao_de_beco_do_sindolfo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_015_de_2022_-_dispoe_sobre_denominacao_de_marlete_antunes_da_silva_martins_a_estrategia_de_saude_da_familia_esperanca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/prdc741.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_029_de_2022_-_dispoe_sobre_a_criacao_dotelecentro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_no_031_de_2022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_aguas_formosas_para_o_exercicio_de_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_decreto_legislativo_no_001-_concede_o_titulo_de_cidadao_honorario_de_aguas_formosas_ao_sr._geraldo_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_decreto_legislativo_no_002_de_2022_-_concede_o_titulo_de_cidadao_honorario_de_agusa_formosas_ao_sr._lidiomar__ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_decreto_legislativo_no_003_de_2022_-_concede_o_titulo_de_honra_ao_merito_a_sra._fidelcina_ferreira_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_no_004_de_2022_-_concede_o_titulo_de_cidadao_honorario_ao_sr._jose_lima_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_decreto_legislativo_no_005_de_2022_-_dispoe_sobre_apreciacao_das_contas_do_executivo_municipal_relativas_ao_exercicio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_decreto_legislativo_no_006_de_2022_-_concede_o_titulo_de_cdadao_honor_rio_de_aguas_formosas_ao_sr._lucas_damas_garlipp_provenzano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_001_de_2022_-_dispoe_sobre_a_revisao_do_vencimento_dos_seervidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_no_002_de_2022_-_dispoe_sobre_a_revisao_do_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_agas_formosas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_no_003__2022_-_dispoe_sobre_revisao_da_remuneracao_dos_secretariosw_municipais_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_no_004_complementar_no_004_de_2022-_reajuste_anual_geral_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_006_de_2022_-_plantao_de_farmacia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_007_de_2022_-_da_nova_redacao_ao__anexo_i_da_lei_1.464_-_plano_de_cargo_dos_sevidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_008_de_2022_-_artera_artigo_60_da_lei_887_de_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_009_de_2022_-_institui_o_dia_municipal_do_doador_voluntario_de_sangue_e_a_semana_municipal_de_incentivo_a_doacao_de_sangue_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_010_de_2022_-_prioriza_a_realizacao_de_convenio_visando_a_inclusao_da_atividade_de_artes_marciais_e_danca_da_capoeira_nos_projetos_sociais_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_no_011_de_2022_-_dispoe_sobre_o_programa_de_acoes_preventivas_a_depressao_e_ao_suicidio_entre_criancas_e_adolescentes_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_013_de_2022_-_torna_obrigatorio_aos_bares_trailer_casas_noturnas_e_restaurantes_adotar_medidas_para_auxiliar_mulheres_que_se_sintam_em_situacao_de_risco_em_suas_dependencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_014_de_2022_-_dispoe_sobre_denominacao_de_beco_do_sindolfo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_015_de_2022_-_dispoe_sobre_denominacao_de_marlete_antunes_da_silva_martins_a_estrategia_de_saude_da_familia_esperanca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/prdc741.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_029_de_2022_-_dispoe_sobre_a_criacao_dotelecentro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_no_031_de_2022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_aguas_formosas_para_o_exercicio_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>