--- v0 (2026-02-08)
+++ v1 (2026-05-23)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_01-2023_-_vencimento_dos_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_01-2023_-_vencimento_dos_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DO VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICIPIO DE ÁGUAS FORMOSAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_02-2023-_subsidio_do_prefeito_e_vice_prefeito.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_02-2023-_subsidio_do_prefeito_e_vice_prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO SUBSÍDIO DO  PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE ÁGUAS FORMOSAS/MG.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_03-2023-__remuneracao_dos_secretarios.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_03-2023-__remuneracao_dos_secretarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DA REMUNERAÇÃO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE ÁGUAS FORMOSAS/MG.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_04-_2023_-_subvencao_ao_hospital.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_04-_2023_-_subvencao_ao_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Subvenção Social ao Hospital São Vicente de Paulo de Águas Formosas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_05_subvencao_ao_hospital.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_05_subvencao_ao_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Subvenção Social ao Hospital São Vicente de Paulo de Águas Formosas/MG para fomentar os serviços de média complexidade e alta complexidade, e dá outras providências</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_01-2023_-_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_01-2023_-_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão do subsídio dos Vereadores do Município de Águas Formosas/MG;</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_resolucao_02-2023_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_resolucao_02-2023_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Modifica a Resolução nº 003/2006 que dispõe sobre concessão de Vale alimentação aos Servidores do Poder Legislativo de Águas Formosas/MG</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_03-2023-_utilizacao_do_veiculo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_03-2023-_utilizacao_do_veiculo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DOS VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE ÁGUAS FORMOSAS/MG  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_resolucao_04-2023_-_diarias.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_resolucao_04-2023_-_diarias.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Concessão de Diárias aos Vereadores e aos Servidores da Câmara Municipal de Águas Formosas e, dá outras Providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova Redação ao caput do Art. 140 da Resolução nº 003 de 17 de junho de 2016 que estabelece o Regimento Interno da Câmara Municipal de Águas Formosas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,68 +507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_01-2023_-_vencimento_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_02-2023-_subsidio_do_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_03-2023-__remuneracao_dos_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_04-_2023_-_subvencao_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_05_subvencao_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_01-2023_-_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_resolucao_02-2023_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_03-2023-_utilizacao_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_resolucao_04-2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_01-2023_-_vencimento_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_02-2023-_subsidio_do_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_03-2023-__remuneracao_dos_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_04-_2023_-_subvencao_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_05_subvencao_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_01-2023_-_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_resolucao_02-2023_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_03-2023-_utilizacao_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_resolucao_04-2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>