--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -54,105 +54,105 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_no_031_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_do_prefeito_e_vice-prefeito_para_a_legislatura_a_iniciar-se_em_2025.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_no_031_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_do_prefeito_e_vice-prefeito_para_a_legislatura_a_iniciar-se_em_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito e Vice-Prefeito para a Legislatura a iniciar-se em 2025.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_dos_secretarios_municipais_para_iniciaqr-se_em_2025.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_dos_secretarios_municipais_para_iniciaqr-se_em_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Secretários Municipais para iniciar-se em 2025.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Claudio Ribeiro dos Santos - Claudinho do Social</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/projeto_de_lei_no_033_-_institui_o_programa_muniicipal_de_incentivo_e_apoio_aos_pequenos_produtores_rurais_e_agricultura_familiar_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/projeto_de_lei_no_033_-_institui_o_programa_muniicipal_de_incentivo_e_apoio_aos_pequenos_produtores_rurais_e_agricultura_familiar_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo e Apoio aos pequenos Produtores Rurais e Agricultura Familiar do Município de Águas Formosas.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/projeto_de_lei_no_034_-_estabelece_normar_para_o_recolhiemto_adequado_de_para-brisas_de_veiculos.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/projeto_de_lei_no_034_-_estabelece_normar_para_o_recolhiemto_adequado_de_para-brisas_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas para o recolhimento adequado de para-brisas de veículos</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_alteracao_do_limite_de_supl._e_autorizacao_para_o_poder_exec._mun._efetuar_o_reman.__transp._e_transf._de_dotacoes_orcamentarias_para_exec._em_2024.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_alteracao_do_limite_de_supl._e_autorizacao_para_o_poder_exec._mun._efetuar_o_reman.__transp._e_transf._de_dotacoes_orcamentarias_para_exec._em_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do limite de suplementação e autorização para o poder Executivo Mun efetuar o remanejamento, transposição e transferência de dotações orçamentárias para execução em 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,51 +459,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_no_031_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_do_prefeito_e_vice-prefeito_para_a_legislatura_a_iniciar-se_em_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_dos_secretarios_municipais_para_iniciaqr-se_em_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/projeto_de_lei_no_033_-_institui_o_programa_muniicipal_de_incentivo_e_apoio_aos_pequenos_produtores_rurais_e_agricultura_familiar_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/projeto_de_lei_no_034_-_estabelece_normar_para_o_recolhiemto_adequado_de_para-brisas_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_alteracao_do_limite_de_supl._e_autorizacao_para_o_poder_exec._mun._efetuar_o_reman.__transp._e_transf._de_dotacoes_orcamentarias_para_exec._em_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_no_031_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_do_prefeito_e_vice-prefeito_para_a_legislatura_a_iniciar-se_em_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_a_fixacao_do_subsidio_dos_secretarios_municipais_para_iniciaqr-se_em_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/projeto_de_lei_no_033_-_institui_o_programa_muniicipal_de_incentivo_e_apoio_aos_pequenos_produtores_rurais_e_agricultura_familiar_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/projeto_de_lei_no_034_-_estabelece_normar_para_o_recolhiemto_adequado_de_para-brisas_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_alteracao_do_limite_de_supl._e_autorizacao_para_o_poder_exec._mun._efetuar_o_reman.__transp._e_transf._de_dotacoes_orcamentarias_para_exec._em_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">