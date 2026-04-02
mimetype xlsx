--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -54,219 +54,219 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PRESIDENTE DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_no_001-2024_-_dispoe_sobre_reajuste_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_no_001-2024_-_dispoe_sobre_reajuste_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DO VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICIPIO DE ÁGUAS FORMOSAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_02_-_altera_valores_de_diarias_do_executivo.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_02_-_altera_valores_de_diarias_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DE DIÁRIA A QUE SE REFERE O ART. 4º DA LEI 1.278/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_03_-_subvencao_aos_universitarios.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_03_-_subvencao_aos_universitarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social à Associação dos Universitários de Águas Formosas – ADIAF e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CHARLIN</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_04_-_2025.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_04_-_2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a associação dos Direitos e interesses de Águas Formosas (ADIAF).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_05_-_complementar_-__isencao_de_itbi.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_05_-_complementar_-__isencao_de_itbi.pdf</t>
   </si>
   <si>
     <t>Concede isenção do imposto sobre transmissão de bens imóveis (ITBI) aos beneficiários do Programa Nacional de Crédito Fundiário – Terra Brasil no Município de Águas Formosas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Claudio Ribeiro dos Santos - Claudinho do Social</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_06_-_bolsa_universitaria.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_06_-_bolsa_universitaria.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Bolsa Universitária Águas Formosense para alunos da rede pública de ensino no âmbito do Município de Águas Formosas e dá outras providências</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_07_-_camera_de_seguranca_em_trasnporte_escolar.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_07_-_camera_de_seguranca_em_trasnporte_escolar.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de câmeras de monitoramento no interior dos veículos de transporte escolar municipal de Águas Formosas.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wilkinson Rocha Santos - Son do Povo</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_008-2025_-_dispoe_sobre_obrigatoriedade_de_consulta_previa_a_comunidade_escolar_para_fins_de_descentralizacao_do_ensino_dos_anos_iniciais.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_008-2025_-_dispoe_sobre_obrigatoriedade_de_consulta_previa_a_comunidade_escolar_para_fins_de_descentralizacao_do_ensino_dos_anos_iniciais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONSULTA PRÉVIA À COMUNIDADE ESCOLAR PARA FINS DE DESCENTRALIZAÇÃO DO ENSINO DOS ANOS INICIAIS DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_09-2025_-_revoga_a_lei_1.685_de_26_de_novembro_de_2021_e_altera_dispositivo_da_lei_1433_de_13_de_setembro_de_2013_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_09-2025_-_revoga_a_lei_1.685_de_26_de_novembro_de_2021_e_altera_dispositivo_da_lei_1433_de_13_de_setembro_de_2013_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 1.685, de 26 de novembro de 2021, e altera dispositivo da Lei 1.433, de 13 de setembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_025-2025_-_denomina_rua_rita_floriana_de_jesus.doc1.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_025-2025_-_denomina_rua_rita_floriana_de_jesus.doc1.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre denominação de Rua Rita Floriana de Jesus a Rua "A" do Bairro Atalaia</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>José Adriano Rodrigues Costa - Zé Adriano</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_026_-_2025_-_declara_de_utilidade_puvlica_a_associacao_frutificar_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_026_-_2025_-_declara_de_utilidade_puvlica_a_associacao_frutificar_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Frutificar de Águas Formosas</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>EZEQUIEL DE ÁGUA QUENTE</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_no_027-2025__-_institui_a_declaracao_municipal_de_direitos_de_liberdade_economica_no_municipio_de_aguas_formosas.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_no_027-2025__-_institui_a_declaracao_municipal_de_direitos_de_liberdade_economica_no_municipio_de_aguas_formosas.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Economica no Municipio de Águas formosas</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_resolucao_01_-_valor_do_quilometro_rodado.pdf</t>
+    <t>http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_resolucao_01_-_valor_do_quilometro_rodado.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO KM RODADO CONSTANTE DO ANEXO I DA RESOLUÇÃO Nº 004 DE 2023 QUE REGULAMENTA A CONCESSÃO DE DSIÁRIAS AOS VEREADORES E AOS SERVIDORES DA CÂMARA MUNICIPAL DE ÁGUAS FORMOSAS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,68 +573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_no_001-2024_-_dispoe_sobre_reajuste_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_02_-_altera_valores_de_diarias_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_03_-_subvencao_aos_universitarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_04_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_05_-_complementar_-__isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_06_-_bolsa_universitaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_07_-_camera_de_seguranca_em_trasnporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_008-2025_-_dispoe_sobre_obrigatoriedade_de_consulta_previa_a_comunidade_escolar_para_fins_de_descentralizacao_do_ensino_dos_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_09-2025_-_revoga_a_lei_1.685_de_26_de_novembro_de_2021_e_altera_dispositivo_da_lei_1433_de_13_de_setembro_de_2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_025-2025_-_denomina_rua_rita_floriana_de_jesus.doc1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_026_-_2025_-_declara_de_utilidade_puvlica_a_associacao_frutificar_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_no_027-2025__-_institui_a_declaracao_municipal_de_direitos_de_liberdade_economica_no_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_resolucao_01_-_valor_do_quilometro_rodado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_no_001-2024_-_dispoe_sobre_reajuste_do_vencimento_dos_servidores_do_poder_legislativo_do_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_02_-_altera_valores_de_diarias_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_03_-_subvencao_aos_universitarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_04_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_05_-_complementar_-__isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_06_-_bolsa_universitaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_07_-_camera_de_seguranca_em_trasnporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_008-2025_-_dispoe_sobre_obrigatoriedade_de_consulta_previa_a_comunidade_escolar_para_fins_de_descentralizacao_do_ensino_dos_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_09-2025_-_revoga_a_lei_1.685_de_26_de_novembro_de_2021_e_altera_dispositivo_da_lei_1433_de_13_de_setembro_de_2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_025-2025_-_denomina_rua_rita_floriana_de_jesus.doc1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_026_-_2025_-_declara_de_utilidade_puvlica_a_associacao_frutificar_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_no_027-2025__-_institui_a_declaracao_municipal_de_direitos_de_liberdade_economica_no_municipio_de_aguas_formosas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguasformosas.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_resolucao_01_-_valor_do_quilometro_rodado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="234.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="234" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>